--- v0 (2026-08-25)
+++ v1 (2026-10-31)
@@ -8,51 +8,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="774E2EEC" w14:textId="44668F26" w:rsidR="005A11EA" w:rsidRPr="0077057B" w:rsidRDefault="00D27557">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif Bold" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the article (article title should be concise, represent a statement of the study goal or main results, </w:t>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -409,68 +409,68 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Corresponding author(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49698460" w14:textId="4E000A85" w:rsidR="00B752B8" w:rsidRPr="0077057B" w:rsidRDefault="00B752B8" w:rsidP="00B752B8">
+    <w:p w14:paraId="49698460" w14:textId="0E6A1E49" w:rsidR="00B752B8" w:rsidRPr="0077057B" w:rsidRDefault="00B752B8" w:rsidP="00B752B8">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t>Address and Email.</w:t>
+        <w:t>Email.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41274DB2" w14:textId="700820FA" w:rsidR="00B752B8" w:rsidRPr="0077057B" w:rsidRDefault="00B752B8" w:rsidP="00B752B8">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ORCID: xxxx-xxxx-xxxx-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136449D2" w14:textId="77777777" w:rsidR="00B752B8" w:rsidRPr="0077057B" w:rsidRDefault="00B752B8" w:rsidP="00B752B8">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3383,50 +3383,96 @@
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Times New Roman, 12 pt, Title Case, bold</w:t>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B94E4F" w14:textId="77777777" w:rsidR="005A11EA" w:rsidRPr="0077057B" w:rsidRDefault="00D27557" w:rsidP="005312B9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0077057B">
         <w:t>This section should provide the principal conclusions derived from the research findings, including any study limitations and recommendations for future research directions.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0CCC2CC4" w14:textId="77777777" w:rsidR="00B815EB" w:rsidRPr="0077057B" w:rsidRDefault="00B815EB" w:rsidP="00B815EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Times New Roman, 10 pt, Title Case, bold and italic)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077057B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Provide funding information, including grant numbers where applicable.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5FFDD289" w14:textId="77777777" w:rsidR="005A11EA" w:rsidRPr="0077057B" w:rsidRDefault="00D27557" w:rsidP="005312B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments (Times New Roman, 10 pt, Title </w:t>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3456,96 +3502,50 @@
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>bold and italic)</w:t>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Briefly acknowledge funding agencies, institutions, or individuals who contributed to the research but do not meet authorship criteria. </w:t>
-      </w:r>
-[...44 lines deleted...]
-        <w:t>: Provide funding information, including grant numbers where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2E8C91" w14:textId="77777777" w:rsidR="005A11EA" w:rsidRPr="0077057B" w:rsidRDefault="00D27557" w:rsidP="005312B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077057B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -8965,186 +8965,187 @@
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0077057B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>http://cie.ed.asu.edu/volume6/number12/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="005A11EA" w:rsidRPr="0077057B" w:rsidSect="006B1AD4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16845"/>
       <w:pgMar w:top="907" w:right="1134" w:bottom="851" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="138150B8" w14:textId="77777777" w:rsidR="009C05D6" w:rsidRDefault="009C05D6">
+    <w:p w14:paraId="62071881" w14:textId="77777777" w:rsidR="005E3E8D" w:rsidRDefault="005E3E8D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0CC117" w14:textId="77777777" w:rsidR="009C05D6" w:rsidRDefault="009C05D6">
+    <w:p w14:paraId="5C859011" w14:textId="77777777" w:rsidR="005E3E8D" w:rsidRDefault="005E3E8D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{0F85C44F-19BC-4F7E-B067-8E718EAEC693}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{3ED2BCAF-D3AD-465C-AADC-56308CE12DC2}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{33B3924C-FEB0-490E-857D-A9FD8012E81F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{59D2EEC4-8A36-4264-A1A3-3EA49E1A5449}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{A1D2F529-2484-45F5-9F6B-4F4888ABB857}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{49C98A80-825F-4311-805D-592399B55382}"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{F86854A9-DA51-4912-AD9F-9208D5958951}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{31F806C9-0DC2-4156-99F1-65B3CE5AFFD6}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{ED08A6CD-B3D9-4E58-9F5E-5C855CB0B5FB}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{923635ED-0BDC-4C95-9F25-BF9B33EEEBDD}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{60085182-1583-40DF-8957-F5CD52D652E3}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B29763B1-DDB7-4D16-A64A-E8AF72342B7F}"/>
   </w:font>
   <w:font w:name="AdvOT5d4a5f24.B">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Serif Bold">
     <w:altName w:val="Segoe Print"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Serif">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="500078FF" w:usb2="00000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId8" w:fontKey="{F3641585-3435-4E7B-9408-F9D84D0E69A8}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{3A3B6613-7717-4D94-B74F-7D5C525696FA}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId9" w:fontKey="{12831626-6E78-49B8-8BCC-5477BFFB318C}"/>
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{53E30902-1521-4166-8E34-E9195F0D3517}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{771F1B42-2436-4A97-9922-F96306B11895}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{B8591B65-8FD7-40D0-97E9-6FB151D7A6CA}"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1203782187"/>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="006666"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5480385E" w14:textId="77777777" w:rsidR="005A11EA" w:rsidRDefault="00D27557">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="12" w:space="1" w:color="006666"/>
           </w:pBdr>
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:color w:val="006666"/>
             <w:sz w:val="18"/>
@@ -9201,106 +9202,106 @@
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://jtse.tapchikhcnnd.mod.gov.</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="55FF44EA" w14:textId="77777777" w:rsidR="005A11EA" w:rsidRDefault="005A11EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="006666"/>
       </w:pBdr>
       <w:rPr>
         <w:color w:val="006666"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="243AC967" w14:textId="77777777" w:rsidR="009C05D6" w:rsidRDefault="009C05D6">
+    <w:p w14:paraId="71511E19" w14:textId="77777777" w:rsidR="005E3E8D" w:rsidRDefault="005E3E8D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7233E006" w14:textId="77777777" w:rsidR="009C05D6" w:rsidRDefault="009C05D6">
+    <w:p w14:paraId="29833D19" w14:textId="77777777" w:rsidR="005E3E8D" w:rsidRDefault="005E3E8D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51A0C390" w14:textId="77777777" w:rsidR="005A11EA" w:rsidRDefault="00D27557">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="006666"/>
       </w:pBdr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="006666"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="006666"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Author et al.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="361869370"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6B59AA15" w14:textId="2506A3DC" w:rsidR="00994751" w:rsidRDefault="00994751">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="0077057B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
@@ -9330,51 +9331,51 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="0077057B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3CA62D16" w14:textId="77777777" w:rsidR="00994751" w:rsidRDefault="00994751">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="200300E8" w14:textId="12559F9A" w:rsidR="00994751" w:rsidRDefault="00994751" w:rsidP="00994751">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -9428,50 +9429,51 @@
     <w:rsid w:val="001C59C7"/>
     <w:rsid w:val="001D24C5"/>
     <w:rsid w:val="001D6F30"/>
     <w:rsid w:val="001F413B"/>
     <w:rsid w:val="00225A29"/>
     <w:rsid w:val="00230737"/>
     <w:rsid w:val="0023361B"/>
     <w:rsid w:val="00240E16"/>
     <w:rsid w:val="00244635"/>
     <w:rsid w:val="00252DD8"/>
     <w:rsid w:val="0026024F"/>
     <w:rsid w:val="00267985"/>
     <w:rsid w:val="002750E1"/>
     <w:rsid w:val="00283A7F"/>
     <w:rsid w:val="00296446"/>
     <w:rsid w:val="002A0D06"/>
     <w:rsid w:val="002B17B8"/>
     <w:rsid w:val="002B428E"/>
     <w:rsid w:val="002C495E"/>
     <w:rsid w:val="002F24F6"/>
     <w:rsid w:val="0030682E"/>
     <w:rsid w:val="003073E0"/>
     <w:rsid w:val="00316917"/>
     <w:rsid w:val="00330385"/>
     <w:rsid w:val="00330964"/>
+    <w:rsid w:val="00332AFF"/>
     <w:rsid w:val="00333A41"/>
     <w:rsid w:val="00333ED0"/>
     <w:rsid w:val="00334988"/>
     <w:rsid w:val="00336E29"/>
     <w:rsid w:val="00343590"/>
     <w:rsid w:val="00345A87"/>
     <w:rsid w:val="0034759B"/>
     <w:rsid w:val="003506C7"/>
     <w:rsid w:val="00361BCB"/>
     <w:rsid w:val="003660E8"/>
     <w:rsid w:val="00371746"/>
     <w:rsid w:val="0039499C"/>
     <w:rsid w:val="003A672F"/>
     <w:rsid w:val="003B0385"/>
     <w:rsid w:val="003C68BB"/>
     <w:rsid w:val="003D0738"/>
     <w:rsid w:val="003D1F4F"/>
     <w:rsid w:val="003D22CB"/>
     <w:rsid w:val="003E2F7E"/>
     <w:rsid w:val="003F3D98"/>
     <w:rsid w:val="004004D6"/>
     <w:rsid w:val="00401A41"/>
     <w:rsid w:val="0040202C"/>
     <w:rsid w:val="004067C2"/>
     <w:rsid w:val="004148D9"/>
@@ -9491,176 +9493,181 @@
     <w:rsid w:val="0047403A"/>
     <w:rsid w:val="00475A44"/>
     <w:rsid w:val="004833B4"/>
     <w:rsid w:val="004A0092"/>
     <w:rsid w:val="004A119B"/>
     <w:rsid w:val="004A5E24"/>
     <w:rsid w:val="004D344D"/>
     <w:rsid w:val="004E16E2"/>
     <w:rsid w:val="00501B06"/>
     <w:rsid w:val="00523A47"/>
     <w:rsid w:val="005312B9"/>
     <w:rsid w:val="0053423A"/>
     <w:rsid w:val="005717C3"/>
     <w:rsid w:val="00582D47"/>
     <w:rsid w:val="00590A48"/>
     <w:rsid w:val="0059122E"/>
     <w:rsid w:val="00592A9F"/>
     <w:rsid w:val="00592D94"/>
     <w:rsid w:val="0059501C"/>
     <w:rsid w:val="005A11EA"/>
     <w:rsid w:val="005A7B12"/>
     <w:rsid w:val="005B48B4"/>
     <w:rsid w:val="005B7990"/>
     <w:rsid w:val="005C42D2"/>
     <w:rsid w:val="005D25F4"/>
+    <w:rsid w:val="005E3E8D"/>
     <w:rsid w:val="005F43D7"/>
     <w:rsid w:val="005F4670"/>
     <w:rsid w:val="00612BFF"/>
     <w:rsid w:val="00616BD9"/>
     <w:rsid w:val="00622BCA"/>
     <w:rsid w:val="00640DE3"/>
     <w:rsid w:val="006470EB"/>
     <w:rsid w:val="00652B23"/>
     <w:rsid w:val="00654985"/>
     <w:rsid w:val="006556ED"/>
     <w:rsid w:val="00656401"/>
     <w:rsid w:val="00662764"/>
     <w:rsid w:val="00665C86"/>
     <w:rsid w:val="00670AF6"/>
     <w:rsid w:val="00671987"/>
     <w:rsid w:val="006948CE"/>
     <w:rsid w:val="00697CD4"/>
     <w:rsid w:val="006A4D41"/>
     <w:rsid w:val="006B1AD4"/>
     <w:rsid w:val="006B6436"/>
     <w:rsid w:val="006D6AF4"/>
     <w:rsid w:val="006F0548"/>
     <w:rsid w:val="006F53CF"/>
     <w:rsid w:val="00703BF2"/>
     <w:rsid w:val="00704DFD"/>
     <w:rsid w:val="00732EC5"/>
     <w:rsid w:val="007340D4"/>
     <w:rsid w:val="00745313"/>
     <w:rsid w:val="00746E46"/>
     <w:rsid w:val="00751B45"/>
     <w:rsid w:val="00766023"/>
     <w:rsid w:val="0077057B"/>
     <w:rsid w:val="00777F50"/>
     <w:rsid w:val="00781F6D"/>
     <w:rsid w:val="007834E9"/>
     <w:rsid w:val="00786CA5"/>
     <w:rsid w:val="00787BBC"/>
     <w:rsid w:val="00794045"/>
+    <w:rsid w:val="00795AF4"/>
     <w:rsid w:val="007A046A"/>
     <w:rsid w:val="007B53BC"/>
     <w:rsid w:val="007D3AA9"/>
     <w:rsid w:val="007E056F"/>
     <w:rsid w:val="007F4788"/>
     <w:rsid w:val="008054DC"/>
     <w:rsid w:val="008155EE"/>
     <w:rsid w:val="0081742A"/>
     <w:rsid w:val="008250AE"/>
     <w:rsid w:val="0083472A"/>
     <w:rsid w:val="00835894"/>
     <w:rsid w:val="00840330"/>
     <w:rsid w:val="00842BAD"/>
     <w:rsid w:val="008435BC"/>
     <w:rsid w:val="00844281"/>
     <w:rsid w:val="00846B54"/>
     <w:rsid w:val="0085002F"/>
     <w:rsid w:val="00853E58"/>
     <w:rsid w:val="008540E8"/>
     <w:rsid w:val="00855B0E"/>
     <w:rsid w:val="008877BA"/>
     <w:rsid w:val="008A7F89"/>
     <w:rsid w:val="008C6909"/>
     <w:rsid w:val="008D5E52"/>
     <w:rsid w:val="008E4472"/>
     <w:rsid w:val="008E63ED"/>
     <w:rsid w:val="008E79F3"/>
     <w:rsid w:val="00907DAA"/>
     <w:rsid w:val="009114B3"/>
     <w:rsid w:val="00931B62"/>
     <w:rsid w:val="00935D07"/>
+    <w:rsid w:val="00946EF9"/>
     <w:rsid w:val="00970721"/>
     <w:rsid w:val="0097330B"/>
     <w:rsid w:val="00994751"/>
     <w:rsid w:val="00997365"/>
     <w:rsid w:val="009A4634"/>
     <w:rsid w:val="009B1BA4"/>
     <w:rsid w:val="009B2C12"/>
     <w:rsid w:val="009B45AF"/>
     <w:rsid w:val="009B4D2A"/>
     <w:rsid w:val="009B783D"/>
     <w:rsid w:val="009C05D6"/>
     <w:rsid w:val="009C743C"/>
     <w:rsid w:val="009D3721"/>
     <w:rsid w:val="009E5544"/>
     <w:rsid w:val="009E6A4D"/>
     <w:rsid w:val="009F1557"/>
     <w:rsid w:val="00A32450"/>
     <w:rsid w:val="00A54397"/>
     <w:rsid w:val="00A70554"/>
     <w:rsid w:val="00A96C16"/>
     <w:rsid w:val="00A975D6"/>
     <w:rsid w:val="00AA7AB8"/>
     <w:rsid w:val="00AC14C2"/>
     <w:rsid w:val="00AC1C1C"/>
     <w:rsid w:val="00AC6C94"/>
     <w:rsid w:val="00AC7538"/>
     <w:rsid w:val="00AD522B"/>
     <w:rsid w:val="00AE45A6"/>
     <w:rsid w:val="00AE7C87"/>
     <w:rsid w:val="00AF3D6B"/>
     <w:rsid w:val="00AF4035"/>
     <w:rsid w:val="00B42889"/>
     <w:rsid w:val="00B56774"/>
     <w:rsid w:val="00B752B8"/>
     <w:rsid w:val="00B761A3"/>
+    <w:rsid w:val="00B815EB"/>
     <w:rsid w:val="00BA212A"/>
     <w:rsid w:val="00BA2FFD"/>
     <w:rsid w:val="00BB2BE3"/>
     <w:rsid w:val="00BD1830"/>
     <w:rsid w:val="00BD4743"/>
     <w:rsid w:val="00BF26C8"/>
     <w:rsid w:val="00BF4C7B"/>
     <w:rsid w:val="00C128F3"/>
     <w:rsid w:val="00C12CC1"/>
     <w:rsid w:val="00C36443"/>
     <w:rsid w:val="00C379EA"/>
     <w:rsid w:val="00C41F88"/>
     <w:rsid w:val="00C52519"/>
     <w:rsid w:val="00C56D64"/>
     <w:rsid w:val="00C575E4"/>
     <w:rsid w:val="00C603E8"/>
     <w:rsid w:val="00C61B30"/>
     <w:rsid w:val="00C62011"/>
     <w:rsid w:val="00C659BC"/>
     <w:rsid w:val="00C72119"/>
     <w:rsid w:val="00C7584D"/>
     <w:rsid w:val="00C852A2"/>
+    <w:rsid w:val="00C85B6B"/>
     <w:rsid w:val="00CB07EC"/>
     <w:rsid w:val="00CB3FE5"/>
     <w:rsid w:val="00CE489D"/>
     <w:rsid w:val="00CE5B4B"/>
     <w:rsid w:val="00CF2754"/>
     <w:rsid w:val="00CF6E6C"/>
     <w:rsid w:val="00D02F91"/>
     <w:rsid w:val="00D04226"/>
     <w:rsid w:val="00D04BD9"/>
     <w:rsid w:val="00D16BD6"/>
     <w:rsid w:val="00D17DFB"/>
     <w:rsid w:val="00D20E03"/>
     <w:rsid w:val="00D2207B"/>
     <w:rsid w:val="00D2650A"/>
     <w:rsid w:val="00D27557"/>
     <w:rsid w:val="00D304B8"/>
     <w:rsid w:val="00D34E9D"/>
     <w:rsid w:val="00D60A09"/>
     <w:rsid w:val="00D6426E"/>
     <w:rsid w:val="00D70B0B"/>
     <w:rsid w:val="00D75CB8"/>
     <w:rsid w:val="00D8070F"/>
     <w:rsid w:val="00D82C7E"/>
     <w:rsid w:val="00D8515B"/>
     <w:rsid w:val="00D86CED"/>
@@ -10756,75 +10763,83 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2990</Words>
-  <Characters>17049</Characters>
+  <Words>2989</Words>
+  <Characters>17038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
+  <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Business Letterhead in White Black Pastel Purple Simple and Minimal Style</vt:lpstr>
+      <vt:lpstr>        Acknowledgments (Times New Roman, 10 pt, Title Case, bold and italic): Briefly a</vt:lpstr>
+      <vt:lpstr>        3. Formulas and Equations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Revised: Date Moth Year</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20000</CharactersWithSpaces>
+  <CharactersWithSpaces>19988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Business Letterhead in White Black Pastel Purple Simple and Minimal Style</dc:title>
   <dc:creator>Received: Date Month Year</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>cdbb098d-0ed4-4635-b49b-331fab2afc46</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiZjJlNjFhODhkNGM2NDk1NzVhZDUzZDU0MDMxNDM2YzUiLCJ1c2VySWQiOiI4ODEzOTE3MjYxNTEzIn0=</vt:lpwstr>